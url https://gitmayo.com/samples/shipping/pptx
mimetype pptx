--- v0 (2026-07-29)
+++ v1 (2026-10-23)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId9"/>
   </p:notesMasterIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -174,51 +187,51 @@
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -560,50 +573,71 @@
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
 		</Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/>
+		</Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -912,55 +946,323 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="DEFAULT">
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -1066,51 +1368,51 @@
             <a:off x="3108960" y="6355080"/>
             <a:ext cx="6858000" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="9A9284"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>What you shipped this week, in plain English.</a:t>
+              <a:t>Your development activity, in plain English.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11430000" y="6355080"/>
             <a:ext cx="548640" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
@@ -1128,52 +1430,272 @@
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr b="0" lang="en-US"/>
               <a:t>1002</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="GITMAYO_INVESTOR">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FAF8F3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="73152"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="2F6F4E"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="2743200" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6F675B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Gitmayo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3108960" y="6355080"/>
+            <a:ext cx="6858000" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Your development activity, in plain English.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="103" type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="411480"/>
+            <a:ext cx="10972800" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="221E18"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11430000" y="6355080"/>
+            <a:ext cx="548640" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr b="0" lang="en-US"/>
+              <a:t>1003</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -1203,50 +1725,51 @@
                 <a:solidFill>
                   <a:srgbClr val="9A9284"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr b="0" lang="en-US"/>
               <a:t>null</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
@@ -1474,50 +1997,62 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -1602,51 +2137,51 @@
             <a:off x="640080" y="2011680"/>
             <a:ext cx="10972800" cy="822960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Week of 14–18 Jul</a:t>
+              <a:t>Fictional demo · Week of 14–18 Jul</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="2788920"/>
             <a:ext cx="10972800" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
@@ -1683,51 +2218,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>A solid week — the payment flow is live, and onboarding is nearly there.</a:t>
+              <a:t>Checkout reached production on 16 July; billing and accessibility fixes were merged, while onboarding and team invites remain in progress.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11430000" y="6355080"/>
             <a:ext cx="548640" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
@@ -1795,509 +2330,1007 @@
             <a:off x="640080" y="640080"/>
             <a:ext cx="10972800" cy="640080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F6F4E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Shipped</a:t>
+              <a:t>Deployed</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="1554480"/>
             <a:ext cx="10881360" cy="4480560"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Stripe checkout is live. Customers can now pay and subscribe end to end.</a:t>
+              <a:t>Stripe checkout: a successful production deployment of the payment flow was recorded on 16 July, after the checkout change was merged on 15 July.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11430000" y="6355080"/>
+            <a:ext cx="548640" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr b="0" lang="en-US"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="640080"/>
+            <a:ext cx="10972800" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F6F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Merged</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10881360" cy="4480560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Fixed a billing bug where annual plans showed the wrong total.</a:t>
+              <a:t>Annual billing: a correction to annual-plan totals was merged on 15 July. The evidence does not record what caused the wrong total.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...132 lines deleted...]
-          <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>New onboarding flow — most of the screens are built; wiring up the final step next week.</a:t>
+              <a:t>Plan selector: clearer validation and keyboard focus states for the plan selector were merged on 16 July.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11430000" y="6355080"/>
+            <a:ext cx="548640" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr b="0" lang="en-US"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 4">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="640080"/>
+            <a:ext cx="10972800" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F6F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>In progress</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10881360" cy="4480560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Started work on team invites.</a:t>
+              <a:t>Onboarding: the new onboarding flow has been open as a pull request since 14 July and is not yet merged.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...132 lines deleted...]
-          <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="221E18"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>The mobile layout for settings still needs a pass before we point users at it.</a:t>
+              <a:t>Team invites: team-invite work has commits outside the default branch, last recorded on 17 July, so it is not presented as released or deployed.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11430000" y="6355080"/>
             <a:ext cx="548640" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="9A9284"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr b="0" lang="en-US"/>
               <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="640080"/>
+            <a:ext cx="10972800" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F6F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Repository activity</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10881360" cy="4480560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="221E18"/>
+                </a:solidFill>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Maintenance: dependency updates and test changes reached the default branch between 14 and 18 July. No release or deployment evidence was observed for that work.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11430000" y="6355080"/>
+            <a:ext cx="548640" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr b="0" lang="en-US"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 6">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="640080"/>
+            <a:ext cx="10972800" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F6F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Failed / unknown</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10881360" cy="4480560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="221E18"/>
+                </a:solidFill>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A preview deployment for the onboarding branch failed on 17 July. The branch remains in progress.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11430000" y="6355080"/>
+            <a:ext cx="548640" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr b="0" lang="en-US"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 7">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="640080"/>
+            <a:ext cx="10972800" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F6F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Heads-up</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10881360" cy="4480560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="221E18"/>
+                </a:solidFill>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Owner-provided context: review the mobile settings layout before the next release.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="221E18"/>
+                </a:solidFill>
+                <a:latin typeface="Georgia" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Georgia" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Georgia" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Owner-provided context: confirm annual-plan totals in the next billing review.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Slide Number Placeholder 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11430000" y="6355080"/>
+            <a:ext cx="548640" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="9A9284"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr b="0" lang="en-US"/>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2569,82 +3602,85 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>4</Slides>
-  <Notes>4</Notes>
+  <Slides>7</Slides>
+  <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
+      <vt:lpstr>Slide 5</vt:lpstr>
+      <vt:lpstr>Slide 6</vt:lpstr>
+      <vt:lpstr>Slide 7</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gitmayo</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Gitmayo — Week of 14–18 Jul</dc:title>
+  <dc:title>Gitmayo: Fictional demo · Week of 14–18 Jul</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
   <dc:creator>Gitmayo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>